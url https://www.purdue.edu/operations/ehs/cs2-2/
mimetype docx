--- v0 (2026-07-21)
+++ v1 (2026-07-24)
@@ -2809,58 +2809,58 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0E853FBD" w14:textId="6A45DAB4" w:rsidR="00515B48" w:rsidRPr="00AA7AC1" w:rsidRDefault="00515B48" w:rsidP="007651A0">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00515B48" w:rsidRPr="00AA7AC1" w:rsidSect="001B0C9E">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="288" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6CA9D984" w14:textId="77777777" w:rsidR="00365017" w:rsidRDefault="00365017" w:rsidP="00CC7F10">
+    <w:p w14:paraId="711E41C3" w14:textId="77777777" w:rsidR="005A0643" w:rsidRDefault="005A0643" w:rsidP="00CC7F10">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="710AFB8C" w14:textId="77777777" w:rsidR="00365017" w:rsidRDefault="00365017" w:rsidP="00CC7F10">
+    <w:p w14:paraId="63851692" w14:textId="77777777" w:rsidR="005A0643" w:rsidRDefault="005A0643" w:rsidP="00CC7F10">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
@@ -2880,98 +2880,98 @@
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2714F7A9" w14:textId="6320C837" w:rsidR="00CC7F10" w:rsidRPr="00A610D7" w:rsidRDefault="00A610D7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Revised: June 4, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5628F9F3" w14:textId="77777777" w:rsidR="00365017" w:rsidRDefault="00365017" w:rsidP="00CC7F10">
+    <w:p w14:paraId="71C92C9C" w14:textId="77777777" w:rsidR="005A0643" w:rsidRDefault="005A0643" w:rsidP="00CC7F10">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7BBBA6CA" w14:textId="77777777" w:rsidR="00365017" w:rsidRDefault="00365017" w:rsidP="00CC7F10">
+    <w:p w14:paraId="0D4E7820" w14:textId="77777777" w:rsidR="005A0643" w:rsidRDefault="005A0643" w:rsidP="00CC7F10">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="4580522B" w14:textId="4DF48BC4" w:rsidR="00CC7F10" w:rsidRPr="00A610D7" w:rsidRDefault="00CC7F10" w:rsidP="00A610D7">
+  <w:p w14:paraId="4580522B" w14:textId="2C8F003E" w:rsidR="00CC7F10" w:rsidRPr="00A610D7" w:rsidRDefault="00805B04" w:rsidP="00A610D7">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00A610D7">
+    <w:r w:rsidRPr="00805B04">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>For</w:t>
+      <w:t xml:space="preserve">CS Form </w:t>
     </w:r>
     <w:r w:rsidR="00A610D7" w:rsidRPr="00A610D7">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>m CS-2</w:t>
+      <w:t>2</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
+  <w:zoom w:percent="120"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -2980,135 +2980,142 @@
   <w:rsids>
     <w:rsidRoot w:val="00AA7AC1"/>
     <w:rsid w:val="00005392"/>
     <w:rsid w:val="000066F7"/>
     <w:rsid w:val="00066F5F"/>
     <w:rsid w:val="00090650"/>
     <w:rsid w:val="00093C9B"/>
     <w:rsid w:val="000C4641"/>
     <w:rsid w:val="000D16AD"/>
     <w:rsid w:val="001273F0"/>
     <w:rsid w:val="00165871"/>
     <w:rsid w:val="0018522C"/>
     <w:rsid w:val="001B0C9E"/>
     <w:rsid w:val="001C09C1"/>
     <w:rsid w:val="001C1B51"/>
     <w:rsid w:val="0022773A"/>
     <w:rsid w:val="00233827"/>
     <w:rsid w:val="00254B8D"/>
     <w:rsid w:val="00290347"/>
     <w:rsid w:val="00294CD8"/>
     <w:rsid w:val="002D0D24"/>
     <w:rsid w:val="002D4AF3"/>
     <w:rsid w:val="002D523A"/>
     <w:rsid w:val="002E0AAB"/>
     <w:rsid w:val="002F7BA2"/>
+    <w:rsid w:val="00320FA0"/>
     <w:rsid w:val="00337BC6"/>
     <w:rsid w:val="00365017"/>
     <w:rsid w:val="003F2D1A"/>
     <w:rsid w:val="004055CC"/>
     <w:rsid w:val="00434690"/>
     <w:rsid w:val="00493982"/>
     <w:rsid w:val="004B64B7"/>
     <w:rsid w:val="004C3600"/>
     <w:rsid w:val="004D10CC"/>
     <w:rsid w:val="004D59EC"/>
     <w:rsid w:val="004E5C1D"/>
     <w:rsid w:val="004E6EE8"/>
     <w:rsid w:val="004F2580"/>
     <w:rsid w:val="00500068"/>
     <w:rsid w:val="005004C1"/>
     <w:rsid w:val="005156F4"/>
     <w:rsid w:val="00515B48"/>
     <w:rsid w:val="00516B5F"/>
     <w:rsid w:val="00534786"/>
     <w:rsid w:val="0057347B"/>
+    <w:rsid w:val="005A0643"/>
     <w:rsid w:val="005A77CC"/>
     <w:rsid w:val="005A7D22"/>
     <w:rsid w:val="005C4A60"/>
     <w:rsid w:val="005D67A9"/>
     <w:rsid w:val="005F300F"/>
     <w:rsid w:val="00657C80"/>
     <w:rsid w:val="006D234C"/>
     <w:rsid w:val="006D7F48"/>
     <w:rsid w:val="007416B5"/>
     <w:rsid w:val="007651A0"/>
     <w:rsid w:val="00786C92"/>
     <w:rsid w:val="00794021"/>
     <w:rsid w:val="007A3C3C"/>
     <w:rsid w:val="007D2B8C"/>
+    <w:rsid w:val="007D4827"/>
+    <w:rsid w:val="007F272F"/>
     <w:rsid w:val="007F397A"/>
     <w:rsid w:val="007F602C"/>
+    <w:rsid w:val="00805B04"/>
     <w:rsid w:val="00814974"/>
     <w:rsid w:val="0085439D"/>
     <w:rsid w:val="008648B9"/>
     <w:rsid w:val="008834A0"/>
     <w:rsid w:val="008C16E7"/>
     <w:rsid w:val="008D699F"/>
     <w:rsid w:val="008E17D1"/>
     <w:rsid w:val="00901972"/>
     <w:rsid w:val="00901A85"/>
     <w:rsid w:val="009028C5"/>
     <w:rsid w:val="009145C5"/>
     <w:rsid w:val="0093025E"/>
     <w:rsid w:val="00931909"/>
     <w:rsid w:val="00973CFE"/>
     <w:rsid w:val="009742FF"/>
     <w:rsid w:val="009A7D35"/>
     <w:rsid w:val="009C684A"/>
     <w:rsid w:val="009D17EA"/>
     <w:rsid w:val="00A23A76"/>
     <w:rsid w:val="00A379F9"/>
     <w:rsid w:val="00A51248"/>
     <w:rsid w:val="00A610D7"/>
     <w:rsid w:val="00AA7AC1"/>
+    <w:rsid w:val="00AB600E"/>
     <w:rsid w:val="00AC380F"/>
     <w:rsid w:val="00B035C6"/>
     <w:rsid w:val="00B04A8F"/>
     <w:rsid w:val="00B62627"/>
     <w:rsid w:val="00BB19AF"/>
     <w:rsid w:val="00BF3BAB"/>
     <w:rsid w:val="00C401B4"/>
     <w:rsid w:val="00C45E0C"/>
     <w:rsid w:val="00C652FF"/>
     <w:rsid w:val="00CC7F10"/>
     <w:rsid w:val="00CD0322"/>
     <w:rsid w:val="00D149BA"/>
     <w:rsid w:val="00D17758"/>
     <w:rsid w:val="00D257F0"/>
     <w:rsid w:val="00D46568"/>
     <w:rsid w:val="00D963D3"/>
     <w:rsid w:val="00DB514B"/>
     <w:rsid w:val="00DE2D02"/>
     <w:rsid w:val="00DE6406"/>
     <w:rsid w:val="00E10269"/>
     <w:rsid w:val="00E24A7F"/>
     <w:rsid w:val="00E645CD"/>
     <w:rsid w:val="00E65042"/>
     <w:rsid w:val="00E840A4"/>
     <w:rsid w:val="00E900F6"/>
     <w:rsid w:val="00ED01E2"/>
+    <w:rsid w:val="00F027A6"/>
     <w:rsid w:val="00F11CDD"/>
     <w:rsid w:val="00F30D02"/>
     <w:rsid w:val="00F375F6"/>
     <w:rsid w:val="00F564AD"/>
     <w:rsid w:val="00F90785"/>
     <w:rsid w:val="00F97AA5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -3698,51 +3705,50 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading9Char"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00AA7AC1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>