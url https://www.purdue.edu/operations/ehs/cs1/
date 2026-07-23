--- v0 (2026-06-28)
+++ v1 (2026-07-23)
@@ -9527,58 +9527,58 @@
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="084AA764" w14:textId="5E41E80D" w:rsidR="00606525" w:rsidRPr="00EC30A7" w:rsidRDefault="00606525" w:rsidP="00135AED">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="14"/>
           <w:szCs w:val="14"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00606525" w:rsidRPr="00EC30A7" w:rsidSect="00A51381">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="432" w:left="720" w:header="288" w:footer="288" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="44635AE2" w14:textId="77777777" w:rsidR="006D315A" w:rsidRDefault="006D315A">
+    <w:p w14:paraId="31DA4A8A" w14:textId="77777777" w:rsidR="008912B1" w:rsidRDefault="008912B1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1D3423CD" w14:textId="77777777" w:rsidR="006D315A" w:rsidRDefault="006D315A">
+    <w:p w14:paraId="7274C271" w14:textId="77777777" w:rsidR="008912B1" w:rsidRDefault="008912B1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -9637,83 +9637,90 @@
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="009E251C">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Revised: </w:t>
     </w:r>
     <w:r w:rsidR="00684445">
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>June 4, 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77B715D5" w14:textId="77777777" w:rsidR="006D315A" w:rsidRDefault="006D315A">
+    <w:p w14:paraId="4DBCDE45" w14:textId="77777777" w:rsidR="008912B1" w:rsidRDefault="008912B1">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="78F32952" w14:textId="77777777" w:rsidR="006D315A" w:rsidRDefault="006D315A">
+    <w:p w14:paraId="0161D7A3" w14:textId="77777777" w:rsidR="008912B1" w:rsidRDefault="008912B1">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="084AA769" w14:textId="77777777" w:rsidR="00606525" w:rsidRPr="009E251C" w:rsidRDefault="006D55B4" w:rsidP="006D55B4">
+  <w:p w14:paraId="084AA769" w14:textId="4E8A892A" w:rsidR="00606525" w:rsidRPr="009E251C" w:rsidRDefault="003015EF" w:rsidP="006D55B4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="009E251C">
+    <w:r w:rsidRPr="003015EF">
       <w:rPr>
         <w:rFonts w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>Form CS-1</w:t>
+      <w:t xml:space="preserve">CS Form </w:t>
+    </w:r>
+    <w:r w:rsidR="006D55B4" w:rsidRPr="009E251C">
+      <w:rPr>
+        <w:rFonts w:cs="Arial"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF7F"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="16C4B59E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
@@ -11618,61 +11625,64 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="29" w16cid:durableId="591819804">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="433477709">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="156311356">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="32" w16cid:durableId="2074574151">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="33" w16cid:durableId="685983238">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="34" w16cid:durableId="155196605">
     <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="108"/>
+  <w:zoom w:percent="120"/>
   <w:mirrorMargins/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:documentProtection w:edit="forms" w:enforcement="1"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:savePreviewPicture/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CA4281"/>
     <w:rsid w:val="000112C3"/>
     <w:rsid w:val="000138BB"/>
     <w:rsid w:val="0004314E"/>
     <w:rsid w:val="000569C1"/>
     <w:rsid w:val="000C03E4"/>
     <w:rsid w:val="000C76AF"/>
     <w:rsid w:val="000F5557"/>
@@ -11685,233 +11695,243 @@
     <w:rsid w:val="0015580F"/>
     <w:rsid w:val="00176673"/>
     <w:rsid w:val="00177554"/>
     <w:rsid w:val="001860B0"/>
     <w:rsid w:val="001B4649"/>
     <w:rsid w:val="001C2981"/>
     <w:rsid w:val="001C4403"/>
     <w:rsid w:val="001D3859"/>
     <w:rsid w:val="001D5E73"/>
     <w:rsid w:val="0022280C"/>
     <w:rsid w:val="00224DDB"/>
     <w:rsid w:val="002275BA"/>
     <w:rsid w:val="00232E63"/>
     <w:rsid w:val="00233F62"/>
     <w:rsid w:val="002439EE"/>
     <w:rsid w:val="00250152"/>
     <w:rsid w:val="00287EC7"/>
     <w:rsid w:val="00290FFA"/>
     <w:rsid w:val="002C2BAB"/>
     <w:rsid w:val="002C5EFB"/>
     <w:rsid w:val="002D5C3B"/>
     <w:rsid w:val="002E228D"/>
     <w:rsid w:val="002E35B4"/>
     <w:rsid w:val="00300C70"/>
     <w:rsid w:val="00301029"/>
+    <w:rsid w:val="003015EF"/>
     <w:rsid w:val="00304951"/>
     <w:rsid w:val="003161EC"/>
     <w:rsid w:val="00321D8D"/>
     <w:rsid w:val="00323EB9"/>
     <w:rsid w:val="0034787D"/>
     <w:rsid w:val="00372E0F"/>
     <w:rsid w:val="00377A90"/>
     <w:rsid w:val="00385452"/>
     <w:rsid w:val="0039619B"/>
     <w:rsid w:val="003A2A05"/>
     <w:rsid w:val="003A422E"/>
     <w:rsid w:val="003A6D64"/>
     <w:rsid w:val="003C635B"/>
     <w:rsid w:val="003C752A"/>
     <w:rsid w:val="003E2A39"/>
     <w:rsid w:val="003F0FA8"/>
     <w:rsid w:val="003F32F7"/>
     <w:rsid w:val="00421731"/>
     <w:rsid w:val="00421A84"/>
     <w:rsid w:val="0042395A"/>
+    <w:rsid w:val="00427B55"/>
     <w:rsid w:val="00444A8C"/>
     <w:rsid w:val="004467F2"/>
     <w:rsid w:val="00474893"/>
     <w:rsid w:val="004829AD"/>
     <w:rsid w:val="00487FED"/>
     <w:rsid w:val="004A4139"/>
     <w:rsid w:val="004B24FB"/>
     <w:rsid w:val="004F0525"/>
     <w:rsid w:val="004F06F4"/>
     <w:rsid w:val="004F6335"/>
     <w:rsid w:val="00500068"/>
     <w:rsid w:val="0050265F"/>
     <w:rsid w:val="00513122"/>
     <w:rsid w:val="0052205E"/>
     <w:rsid w:val="00527207"/>
     <w:rsid w:val="00530E35"/>
     <w:rsid w:val="005549E0"/>
     <w:rsid w:val="005618A6"/>
     <w:rsid w:val="005A6BAE"/>
     <w:rsid w:val="005C58D5"/>
     <w:rsid w:val="005C5950"/>
     <w:rsid w:val="005D793E"/>
     <w:rsid w:val="006006E6"/>
     <w:rsid w:val="00606525"/>
     <w:rsid w:val="00643A63"/>
     <w:rsid w:val="006700E6"/>
     <w:rsid w:val="0067332D"/>
     <w:rsid w:val="00684445"/>
     <w:rsid w:val="006A7D04"/>
     <w:rsid w:val="006B14A1"/>
     <w:rsid w:val="006D315A"/>
     <w:rsid w:val="006D55B4"/>
     <w:rsid w:val="006E3086"/>
     <w:rsid w:val="006F597C"/>
     <w:rsid w:val="0073201F"/>
     <w:rsid w:val="007438BF"/>
     <w:rsid w:val="00757748"/>
     <w:rsid w:val="00767D4C"/>
     <w:rsid w:val="00780955"/>
     <w:rsid w:val="007813BA"/>
     <w:rsid w:val="00790A11"/>
     <w:rsid w:val="00796852"/>
     <w:rsid w:val="007A31C7"/>
     <w:rsid w:val="007A507B"/>
     <w:rsid w:val="007B3392"/>
     <w:rsid w:val="007B4DD4"/>
     <w:rsid w:val="007E24F8"/>
+    <w:rsid w:val="007E5350"/>
     <w:rsid w:val="00812058"/>
     <w:rsid w:val="008239CF"/>
+    <w:rsid w:val="00850BF6"/>
     <w:rsid w:val="00854339"/>
     <w:rsid w:val="00855B4D"/>
+    <w:rsid w:val="008605FA"/>
     <w:rsid w:val="00866D0C"/>
     <w:rsid w:val="0088025A"/>
     <w:rsid w:val="00880437"/>
+    <w:rsid w:val="008912B1"/>
     <w:rsid w:val="008A462E"/>
     <w:rsid w:val="008A6BBB"/>
     <w:rsid w:val="008E5985"/>
+    <w:rsid w:val="00914DFC"/>
     <w:rsid w:val="009234F5"/>
     <w:rsid w:val="00926C88"/>
     <w:rsid w:val="0093665D"/>
     <w:rsid w:val="009543B4"/>
     <w:rsid w:val="009619C8"/>
     <w:rsid w:val="00967B79"/>
     <w:rsid w:val="00986DD2"/>
     <w:rsid w:val="00992D7C"/>
     <w:rsid w:val="009A59F6"/>
     <w:rsid w:val="009B74AC"/>
     <w:rsid w:val="009E251C"/>
     <w:rsid w:val="00A03A4E"/>
     <w:rsid w:val="00A056FE"/>
     <w:rsid w:val="00A51381"/>
     <w:rsid w:val="00A557F5"/>
     <w:rsid w:val="00A64322"/>
     <w:rsid w:val="00A73E73"/>
     <w:rsid w:val="00A744E5"/>
     <w:rsid w:val="00A75276"/>
     <w:rsid w:val="00A87BEB"/>
     <w:rsid w:val="00A97F6B"/>
     <w:rsid w:val="00AA1D58"/>
     <w:rsid w:val="00AA3DEE"/>
     <w:rsid w:val="00AB79CF"/>
+    <w:rsid w:val="00AC1B11"/>
     <w:rsid w:val="00AC3CCC"/>
     <w:rsid w:val="00B0319C"/>
     <w:rsid w:val="00B21E46"/>
     <w:rsid w:val="00B429D0"/>
     <w:rsid w:val="00B55E9E"/>
     <w:rsid w:val="00B57753"/>
+    <w:rsid w:val="00B75FB5"/>
     <w:rsid w:val="00B76BAC"/>
     <w:rsid w:val="00B838E3"/>
     <w:rsid w:val="00B8784A"/>
     <w:rsid w:val="00B90B48"/>
     <w:rsid w:val="00BB50FF"/>
     <w:rsid w:val="00BC59BA"/>
     <w:rsid w:val="00BD1CF1"/>
     <w:rsid w:val="00BD7A75"/>
     <w:rsid w:val="00BF1A3E"/>
     <w:rsid w:val="00BF229D"/>
     <w:rsid w:val="00BF350B"/>
     <w:rsid w:val="00BF657D"/>
     <w:rsid w:val="00C1643D"/>
     <w:rsid w:val="00C448D7"/>
     <w:rsid w:val="00C555E8"/>
     <w:rsid w:val="00C61DE8"/>
     <w:rsid w:val="00C660FE"/>
     <w:rsid w:val="00C87DBD"/>
     <w:rsid w:val="00C93587"/>
     <w:rsid w:val="00C94BE3"/>
     <w:rsid w:val="00CA4281"/>
     <w:rsid w:val="00CC1C9B"/>
     <w:rsid w:val="00CD6EB2"/>
     <w:rsid w:val="00CE314E"/>
     <w:rsid w:val="00D0398F"/>
     <w:rsid w:val="00D14BC5"/>
     <w:rsid w:val="00D45A7E"/>
     <w:rsid w:val="00D72ED3"/>
     <w:rsid w:val="00DA01EA"/>
     <w:rsid w:val="00DA1098"/>
     <w:rsid w:val="00DA1ADD"/>
+    <w:rsid w:val="00DA2D5C"/>
     <w:rsid w:val="00DE2B89"/>
     <w:rsid w:val="00DE5799"/>
     <w:rsid w:val="00E026B7"/>
     <w:rsid w:val="00E1627C"/>
     <w:rsid w:val="00E25539"/>
     <w:rsid w:val="00E43D40"/>
     <w:rsid w:val="00E53D4A"/>
     <w:rsid w:val="00E63432"/>
     <w:rsid w:val="00E73202"/>
     <w:rsid w:val="00E74E27"/>
     <w:rsid w:val="00EA5ABD"/>
     <w:rsid w:val="00EC30A7"/>
     <w:rsid w:val="00EE4F38"/>
     <w:rsid w:val="00F0667E"/>
     <w:rsid w:val="00F31EA0"/>
     <w:rsid w:val="00F35A44"/>
     <w:rsid w:val="00F57B6E"/>
     <w:rsid w:val="00F70CAD"/>
     <w:rsid w:val="00FA34B7"/>
     <w:rsid w:val="00FB053E"/>
     <w:rsid w:val="00FB423E"/>
     <w:rsid w:val="00FD2A4B"/>
     <w:rsid w:val="00FE0C32"/>
     <w:rsid w:val="00FE1805"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="084AA6E6"/>
   <w15:docId w15:val="{C359068A-00C0-49A1-B00A-F3F19C4C51A8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="1"/>