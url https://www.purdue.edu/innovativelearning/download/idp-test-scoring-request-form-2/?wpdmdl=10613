--- v0 (2026-04-14)
+++ v1 (2026-08-24)
@@ -750,70 +750,50 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71F8B4C5" w14:textId="77777777" w:rsidR="0010048A" w:rsidRDefault="0010048A">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7620"/>
           <w:tab w:val="left" w:pos="10720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="269" w:lineRule="exact"/>
         <w:ind w:left="158" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D3BCE58" w14:textId="77777777" w:rsidR="000C0663" w:rsidRDefault="000C0663">
-[...18 lines deleted...]
-    </w:p>
     <w:p w14:paraId="2A67EBA6" w14:textId="77777777" w:rsidR="000C0663" w:rsidRPr="00D95145" w:rsidRDefault="00091EE5">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7620"/>
           <w:tab w:val="left" w:pos="10720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="269" w:lineRule="exact"/>
         <w:ind w:left="158" w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2281,138 +2261,111 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4430FDBA" w14:textId="77777777" w:rsidR="005916C2" w:rsidRDefault="005916C2" w:rsidP="00EF1137">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7620"/>
           <w:tab w:val="left" w:pos="10720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="269" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2682906E" w14:textId="6326D4A8" w:rsidR="00146EF5" w:rsidRDefault="009E302F" w:rsidP="00A604DE">
+    <w:p w14:paraId="79EB86DA" w14:textId="77777777" w:rsidR="00091EE5" w:rsidRDefault="00091EE5" w:rsidP="00A604DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7620"/>
           <w:tab w:val="left" w:pos="10720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="269" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...47 lines deleted...]
-    <w:p w14:paraId="79EB86DA" w14:textId="77777777" w:rsidR="00091EE5" w:rsidRDefault="00091EE5" w:rsidP="00A604DE">
+    </w:p>
+    <w:p w14:paraId="569C3F10" w14:textId="77777777" w:rsidR="00DD4AFC" w:rsidRDefault="00DD4AFC" w:rsidP="00A604DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7620"/>
           <w:tab w:val="left" w:pos="10720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="269" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="569C3F10" w14:textId="77777777" w:rsidR="00DD4AFC" w:rsidRDefault="00DD4AFC" w:rsidP="00A604DE">
+    <w:p w14:paraId="0010A5CC" w14:textId="77777777" w:rsidR="00337E6E" w:rsidRDefault="00337E6E" w:rsidP="00A604DE">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7620"/>
+          <w:tab w:val="left" w:pos="10720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="269" w:lineRule="exact"/>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="595D7A42" w14:textId="77777777" w:rsidR="00337E6E" w:rsidRDefault="00337E6E" w:rsidP="00A604DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7620"/>
           <w:tab w:val="left" w:pos="10720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="269" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="432C1CBB" w14:textId="77777777" w:rsidR="00404E88" w:rsidRDefault="00404E88" w:rsidP="00A604DE">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7620"/>
           <w:tab w:val="left" w:pos="10720"/>
@@ -2536,50 +2489,70 @@
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Time________   Log #_______</w:t>
       </w:r>
       <w:r w:rsidR="00B61E38">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_   Initials________</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="22184D57" w14:textId="77777777" w:rsidR="00CD250A" w:rsidRDefault="00CD250A" w:rsidP="00847B28">
+      <w:pPr>
+        <w:widowControl w:val="0"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="7620"/>
+          <w:tab w:val="left" w:pos="10720"/>
+        </w:tabs>
+        <w:autoSpaceDE w:val="0"/>
+        <w:autoSpaceDN w:val="0"/>
+        <w:adjustRightInd w:val="0"/>
+        <w:spacing w:after="0" w:line="269" w:lineRule="exact"/>
+        <w:ind w:right="-20"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
+          <w:position w:val="-1"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="7E0B53E2" w14:textId="77777777" w:rsidR="00CB7A6C" w:rsidRDefault="00CB7A6C" w:rsidP="00847B28">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="7620"/>
           <w:tab w:val="left" w:pos="10720"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:after="0" w:line="269" w:lineRule="exact"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="139E0801" w14:textId="77777777" w:rsidR="00CB7A6C" w:rsidRDefault="00CB7A6C" w:rsidP="00847B28">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
@@ -3040,61 +3013,61 @@
       </w:r>
       <w:r w:rsidR="00BC276E">
         <w:rPr>
           <w:rFonts w:ascii="Arial Narrow" w:hAnsi="Arial Narrow" w:cs="Arial Narrow"/>
           <w:position w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00404E88" w:rsidSect="00CD3E5C">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1483" w:right="360" w:bottom="274" w:left="360" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:noEndnote/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46521A76" w14:textId="77777777" w:rsidR="00371B3B" w:rsidRDefault="00371B3B" w:rsidP="001C4CDD">
+    <w:p w14:paraId="228B8B96" w14:textId="77777777" w:rsidR="00E14E32" w:rsidRDefault="00E14E32" w:rsidP="001C4CDD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="352C398B" w14:textId="77777777" w:rsidR="00371B3B" w:rsidRDefault="00371B3B" w:rsidP="001C4CDD">
+    <w:p w14:paraId="0A777087" w14:textId="77777777" w:rsidR="00E14E32" w:rsidRDefault="00E14E32" w:rsidP="001C4CDD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -3112,61 +3085,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Century Gothic">
     <w:panose1 w:val="020B0502020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="285CCA8C" w14:textId="77777777" w:rsidR="00371B3B" w:rsidRDefault="00371B3B" w:rsidP="001C4CDD">
+    <w:p w14:paraId="247638FA" w14:textId="77777777" w:rsidR="00E14E32" w:rsidRDefault="00E14E32" w:rsidP="001C4CDD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EE15C82" w14:textId="77777777" w:rsidR="00371B3B" w:rsidRDefault="00371B3B" w:rsidP="001C4CDD">
+    <w:p w14:paraId="20BCD801" w14:textId="77777777" w:rsidR="00E14E32" w:rsidRDefault="00E14E32" w:rsidP="001C4CDD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:drawingGridVerticalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="3"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:doNotShadeFormData/>
@@ -3202,175 +3175,181 @@
     <w:rsid w:val="0007195F"/>
     <w:rsid w:val="00091EE5"/>
     <w:rsid w:val="00097B5E"/>
     <w:rsid w:val="000A4F4C"/>
     <w:rsid w:val="000C0663"/>
     <w:rsid w:val="0010048A"/>
     <w:rsid w:val="00117532"/>
     <w:rsid w:val="00146EF5"/>
     <w:rsid w:val="00155503"/>
     <w:rsid w:val="00164C00"/>
     <w:rsid w:val="001760B5"/>
     <w:rsid w:val="001861E0"/>
     <w:rsid w:val="001904A2"/>
     <w:rsid w:val="001B00EA"/>
     <w:rsid w:val="001C4CDD"/>
     <w:rsid w:val="001E3A90"/>
     <w:rsid w:val="002411E1"/>
     <w:rsid w:val="002564A3"/>
     <w:rsid w:val="00260185"/>
     <w:rsid w:val="00270C66"/>
     <w:rsid w:val="002A36D0"/>
     <w:rsid w:val="002B043F"/>
     <w:rsid w:val="002F75C3"/>
     <w:rsid w:val="00306A7A"/>
     <w:rsid w:val="00313B87"/>
+    <w:rsid w:val="003210AC"/>
     <w:rsid w:val="00334F13"/>
+    <w:rsid w:val="00337E6E"/>
     <w:rsid w:val="00371B3B"/>
     <w:rsid w:val="003721AE"/>
     <w:rsid w:val="00377F10"/>
     <w:rsid w:val="003A3DF1"/>
     <w:rsid w:val="003B3A6A"/>
     <w:rsid w:val="003C4CBF"/>
     <w:rsid w:val="003C5095"/>
     <w:rsid w:val="003E0802"/>
     <w:rsid w:val="00402CC7"/>
     <w:rsid w:val="00404E88"/>
     <w:rsid w:val="00490F75"/>
     <w:rsid w:val="004A2E90"/>
     <w:rsid w:val="004B3E31"/>
     <w:rsid w:val="004C7E0A"/>
     <w:rsid w:val="005227C9"/>
     <w:rsid w:val="00545930"/>
     <w:rsid w:val="005916C2"/>
     <w:rsid w:val="005D378E"/>
     <w:rsid w:val="00614FFB"/>
     <w:rsid w:val="00615294"/>
     <w:rsid w:val="0065053A"/>
     <w:rsid w:val="00657E43"/>
     <w:rsid w:val="006A3112"/>
     <w:rsid w:val="006B524C"/>
+    <w:rsid w:val="006B629E"/>
     <w:rsid w:val="006F3D00"/>
     <w:rsid w:val="00763DAF"/>
     <w:rsid w:val="007A034B"/>
     <w:rsid w:val="007B38CC"/>
     <w:rsid w:val="007C4272"/>
+    <w:rsid w:val="007F24DA"/>
     <w:rsid w:val="007F546A"/>
     <w:rsid w:val="0084368B"/>
     <w:rsid w:val="00847B28"/>
     <w:rsid w:val="00861C15"/>
     <w:rsid w:val="008863B6"/>
     <w:rsid w:val="00890321"/>
     <w:rsid w:val="008943D0"/>
     <w:rsid w:val="008A4422"/>
     <w:rsid w:val="008B3E64"/>
     <w:rsid w:val="008E6CA4"/>
     <w:rsid w:val="00936E30"/>
     <w:rsid w:val="009A64A2"/>
     <w:rsid w:val="009B4DFB"/>
     <w:rsid w:val="009D02F9"/>
     <w:rsid w:val="009E26F3"/>
     <w:rsid w:val="009E302F"/>
     <w:rsid w:val="009F177E"/>
     <w:rsid w:val="00A604DE"/>
     <w:rsid w:val="00A60948"/>
     <w:rsid w:val="00AB5EC9"/>
     <w:rsid w:val="00B301A2"/>
     <w:rsid w:val="00B3290A"/>
     <w:rsid w:val="00B3468D"/>
     <w:rsid w:val="00B61E38"/>
     <w:rsid w:val="00BA4784"/>
     <w:rsid w:val="00BC19C0"/>
     <w:rsid w:val="00BC276E"/>
     <w:rsid w:val="00BC5D63"/>
     <w:rsid w:val="00BC72D8"/>
     <w:rsid w:val="00BD7B95"/>
     <w:rsid w:val="00BE7E99"/>
     <w:rsid w:val="00C01443"/>
     <w:rsid w:val="00C01797"/>
     <w:rsid w:val="00C12616"/>
     <w:rsid w:val="00C22C0D"/>
     <w:rsid w:val="00C31CA3"/>
     <w:rsid w:val="00C77AA9"/>
     <w:rsid w:val="00C84CF5"/>
     <w:rsid w:val="00C92FDC"/>
     <w:rsid w:val="00CB3A30"/>
     <w:rsid w:val="00CB5D4D"/>
     <w:rsid w:val="00CB7A6C"/>
     <w:rsid w:val="00CC6A6E"/>
+    <w:rsid w:val="00CD250A"/>
     <w:rsid w:val="00CD305D"/>
     <w:rsid w:val="00CD3E5C"/>
     <w:rsid w:val="00D342D0"/>
     <w:rsid w:val="00D4124A"/>
     <w:rsid w:val="00D515F9"/>
     <w:rsid w:val="00D66BC2"/>
     <w:rsid w:val="00D83C98"/>
     <w:rsid w:val="00D9156E"/>
     <w:rsid w:val="00D95145"/>
     <w:rsid w:val="00DC1956"/>
     <w:rsid w:val="00DD4AFC"/>
     <w:rsid w:val="00DF6D4B"/>
+    <w:rsid w:val="00E14E32"/>
     <w:rsid w:val="00E30E00"/>
     <w:rsid w:val="00E62553"/>
     <w:rsid w:val="00E94930"/>
     <w:rsid w:val="00EA0F88"/>
     <w:rsid w:val="00EA504B"/>
     <w:rsid w:val="00EB20F3"/>
     <w:rsid w:val="00ED1766"/>
     <w:rsid w:val="00EF1137"/>
     <w:rsid w:val="00F67972"/>
     <w:rsid w:val="00FC46E4"/>
     <w:rsid w:val="00FE7918"/>
     <w:rsid w:val="00FF3521"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="1927290C"/>
-  <w14:defaultImageDpi w14:val="0"/>
+  <w14:defaultImageDpi w14:val="96"/>
   <w15:docId w15:val="{16FD6EEF-00CF-4022-8371-ABE0D969D9A8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4149,75 +4128,75 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BA0720D8-1B7A-42F6-BEE3-5F3D26B4F1B2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>224</Words>
-  <Characters>2315</Characters>
+  <Words>242</Words>
+  <Characters>2176</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>19</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>60</Lines>
+  <Paragraphs>29</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Purdue University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2534</CharactersWithSpaces>
+  <CharactersWithSpaces>2389</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Weaver, Martha J.</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_f7606f69-b0ae-4874-be30-7d43a3c7be10_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_f7606f69-b0ae-4874-be30-7d43a3c7be10_SetDate">
     <vt:lpwstr>2025-06-17T16:19:00Z</vt:lpwstr>
   </property>