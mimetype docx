--- v0 (2025-12-11)
+++ v1 (2026-07-28)
@@ -1417,139 +1417,202 @@
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>malissa@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="58DAA5E5" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2C7138D7" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+          <w:p w14:paraId="58AD6894" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4CBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>AGR</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="40DB8197" w14:textId="26E6AD78" w:rsidR="00F93485" w:rsidRDefault="00F93485" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2C7138D7" w14:textId="77777777" w:rsidR="008F7601" w:rsidRPr="006A4CBB" w:rsidRDefault="008F7601" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0E9E65D4" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
-[...16 lines deleted...]
-              <w:t>Karlton Morrell</w:t>
+          <w:p w14:paraId="5A0CBA4A" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRDefault="008F7601" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Corayma Chavez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E9E65D4" w14:textId="4A92D603" w:rsidR="008F7601" w:rsidRPr="006A4CBB" w:rsidRDefault="008F7601" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Brice Eugene Carmicle</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6DB521B2" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+          <w:p w14:paraId="05E8D168" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRDefault="008F7601" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r w:rsidRPr="006A4CBB">
+              <w:r w:rsidRPr="005161CE">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
-                  <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
-                <w:t>kdmorrel@purdue.edu</w:t>
+                <w:t>chavez50@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="6DB521B2" w14:textId="75B59F7F" w:rsidR="008F7601" w:rsidRPr="006A4CBB" w:rsidRDefault="008F7601" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>bcarmicl@purdue.edu</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="473D58CA" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="571B2253" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -1671,105 +1734,104 @@
             </w:pPr>
             <w:r w:rsidRPr="006A4CBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ANSC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="4108BC8D" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
-[...16 lines deleted...]
-              <w:t>Elizabeth Karcher</w:t>
+          <w:p w14:paraId="4108BC8D" w14:textId="23490E6E" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="008F7601" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Julie Mahoney</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="07365201" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+          <w:p w14:paraId="07365201" w14:textId="3DA85AD6" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="008F7601" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
-              <w:r w:rsidRPr="006A4CBB">
+              <w:r w:rsidRPr="005161CE">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
-                  <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
-                <w:t>ekarcher@purdue.edu</w:t>
+                <w:t>jamahoney@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="0DFDA729" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B018C79" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1782,208 +1844,115 @@
             </w:pPr>
             <w:r w:rsidRPr="006A4CBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ASEC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1576DC85" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
-[...17 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="1576DC85" w14:textId="04F2E72D" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="008F7601" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tabitha </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Cinowski</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0BF696A3" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+          <w:p w14:paraId="0BF696A3" w14:textId="3B307E9B" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="008F7601" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r w:rsidRPr="006A4CBB">
+              <w:r w:rsidRPr="005161CE">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
-                  <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
-                <w:t>vwilliam@purdue.edu</w:t>
-[...102 lines deleted...]
-                <w:t>adelio@purdue.edu</w:t>
+                <w:t>cinowski@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="13FB58F9" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5423634B" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -1996,107 +1965,105 @@
             </w:pPr>
             <w:r w:rsidRPr="006A4CBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>BCHM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CA528FB" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
-[...16 lines deleted...]
-              <w:t>Jennifer Wilson</w:t>
+          <w:p w14:paraId="6CA528FB" w14:textId="05371619" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="008F7601" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Jessica Orr</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="1722253D" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+          <w:p w14:paraId="1722253D" w14:textId="205E8E0A" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="008F7601" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>jessorr@purdue.edu</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="5D8B9736" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2C910AB2" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -2141,68 +2108,67 @@
             </w:pPr>
             <w:r w:rsidRPr="006A4CBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Cindy Salazar</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5C2A4AFC" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+          <w:p w14:paraId="5C2A4AFC" w14:textId="2F6D3638" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="008F7601" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-              <w:r w:rsidRPr="006A4CBB">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r w:rsidRPr="005161CE">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
-                  <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>salazarc@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="4123AADD" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
@@ -2263,51 +2229,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="60D0B103" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lortonm@purdue.edu </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="0011DD66" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -2374,68 +2340,68 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CA9FB13" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>davi2441@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="491B69E0" w14:textId="77777777" w:rsidTr="006A4CBB">
+      <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="491B69E0" w14:textId="77777777" w:rsidTr="00DD61F7">
         <w:trPr>
-          <w:trHeight w:val="290"/>
+          <w:trHeight w:val="261"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48674F32" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4CBB">
@@ -2485,171 +2451,169 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0732F631" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>bpicket@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="00778D9E" w14:textId="77777777" w:rsidTr="006A4CBB">
+      <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="00778D9E" w14:textId="77777777" w:rsidTr="00DD61F7">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
-            <w:hideMark/>
-[...11 lines deleted...]
-            <w:r w:rsidRPr="006A4CBB">
+          </w:tcPr>
+          <w:p w14:paraId="3BB9996E" w14:textId="325C4712" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="00DD61F7" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>HLA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A3FEFBE" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
-[...16 lines deleted...]
-              <w:t>Brandy Pinkard</w:t>
+          <w:p w14:paraId="5A3FEFBE" w14:textId="4FD068BB" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="008F7601" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Rachael Carter</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="61DD439B" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+          <w:p w14:paraId="61DD439B" w14:textId="2B6B3804" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="008F7601" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
-              <w:r w:rsidRPr="006A4CBB">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r w:rsidRPr="005161CE">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
-                  <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
-                <w:t>bpinkard@purdue.edu</w:t>
+                <w:t>carterrl@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="006B1E9B" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0580A6FE" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -2705,51 +2669,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="29AA2C1D" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>chavez50@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="21F5F00D" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -3001,51 +2965,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C0922A5" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>amorrow@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="7145002D" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -3112,51 +3076,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="68BB374A" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>sbutram@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="7FDF253A" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -3223,51 +3187,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5E8DC583" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>daugher2@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="586A9788" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -3334,51 +3298,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4196FCBC" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>kwalker@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="2B3E44D7" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -3445,51 +3409,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="56BCFCE2" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>martinrj@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="59A9D5E1" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -3556,51 +3520,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="46AF99BE" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>dpullen@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="1BAA9C91" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -3667,51 +3631,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="333F3A41" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>llhitze@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="35487ECE" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -3770,174 +3734,242 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="183B4811" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>ctwilliam@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="32A9140F" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="39357B61" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+          <w:p w14:paraId="3137BAD9" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4CBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>SLHS</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="5ED97FF8" w14:textId="77777777" w:rsidR="00DD61F7" w:rsidRDefault="00DD61F7" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="39357B61" w14:textId="77777777" w:rsidR="008F7601" w:rsidRPr="006A4CBB" w:rsidRDefault="008F7601" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="53CB0A35" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+          <w:p w14:paraId="44B2E241" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4CBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Melissa Taylor</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="53CB0A35" w14:textId="027317AA" w:rsidR="008F7601" w:rsidRPr="006A4CBB" w:rsidRDefault="008F7601" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Youngjoo</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Oh</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2F538885" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+          <w:p w14:paraId="3092909E" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>taylo913@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
+          <w:p w14:paraId="2F538885" w14:textId="37E0E58A" w:rsidR="008F7601" w:rsidRPr="006A4CBB" w:rsidRDefault="008F7601" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>oh226@purdue.edu</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="32393BFB" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B7350B4" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
@@ -3992,51 +4024,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3D48F058" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>cjmullen@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="70E72F64" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -4194,51 +4226,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="30C2431A" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>hieatt@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="48E33318" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -4339,65 +4371,50 @@
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="57BDC3DE" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4CB6F4AD" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
-[...13 lines deleted...]
-          </w:p>
           <w:p w14:paraId="4F2BF669" w14:textId="260FF1AB" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4CBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
@@ -4536,51 +4553,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0BC610BA" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>lcrain@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="3296F736" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -4647,51 +4664,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3BB1E47A" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>peerb@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="39098C7D" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -4758,51 +4775,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4167753D" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>cholderb@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="0C456C1F" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -4869,51 +4886,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5D3D1B19" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>bcaffery@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="187D3709" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -4980,51 +4997,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="center"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3CEE2E91" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>knecht1@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="3EBE8486" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -5091,51 +5108,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="74215B75" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>hendryxs@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="348CEE35" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -5202,51 +5219,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1E90D01F" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>mithuna@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="4AFFC5EF" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -5313,51 +5330,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="134B4E19" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>nlrobins@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="1E3B2288" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -5424,51 +5441,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3049E74C" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>ijimenez@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="20242370" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -5533,51 +5550,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5B2B1DD4" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>seversoa@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="53B052B8" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -5599,105 +5616,104 @@
             </w:pPr>
             <w:r w:rsidRPr="006A4CBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ENGR-special courses</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5CCF1F46" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
-[...16 lines deleted...]
-              <w:t>Cassie Vaughn</w:t>
+          <w:p w14:paraId="5CCF1F46" w14:textId="48716F71" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="00723381" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Meghan Beals</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="10EF9EEB" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+          <w:p w14:paraId="10EF9EEB" w14:textId="1D711CA7" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="0012089B" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
-              <w:r w:rsidRPr="006A4CBB">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r w:rsidRPr="005161CE">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
-                  <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
-                <w:t>cassie@purdue.edu</w:t>
+                <w:t>chewm@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="6922A715" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E624346" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -5755,51 +5771,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="59172CE8" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>clynch@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="17ADE596" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -5856,297 +5872,297 @@
             <w:r w:rsidRPr="006A4CBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Matthew Johnson</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2261A970" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r w:rsidRPr="006A4CBB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:kern w:val="0"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>john3892@purdue.edu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="1C32AAC3" w14:textId="77777777" w:rsidTr="006A4CBB">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3328" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="054D724E" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4CBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>EPCS-PWL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0726C067" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4CBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Haley Cutler</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="74AFED61" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r w:rsidRPr="006A4CBB">
+                <w:rPr>
+                  <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                  <w:color w:val="0000FF"/>
+                  <w:kern w:val="0"/>
+                  <w:u w:val="single"/>
+                  <w14:ligatures w14:val="none"/>
+                </w:rPr>
+                <w:t>cutlerh@purdue.edu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="09FC6652" w14:textId="77777777" w:rsidTr="006A4CBB">
+        <w:trPr>
+          <w:trHeight w:val="290"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3328" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5ECDAC84" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4CBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>EPCS-PIN</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3260" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="13602E34" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="006A4CBB">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Matthew Johnson</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2700" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="nil"/>
+              <w:bottom w:val="nil"/>
+              <w:right w:val="nil"/>
+            </w:tcBorders>
+            <w:noWrap/>
+            <w:vAlign w:val="bottom"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="6BD94A18" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>john3892@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="1C32AAC3" w14:textId="77777777" w:rsidTr="006A4CBB">
-[...220 lines deleted...]
-      </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="31A242F9" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="32EE04F9" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
@@ -6199,51 +6215,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1DADDA74" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>pbrunese@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="686D2FF6" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -6265,107 +6281,105 @@
             </w:pPr>
             <w:r w:rsidRPr="006A4CBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>ME</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="6CF2C8B4" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
-[...16 lines deleted...]
-              <w:t>Miranda Baer</w:t>
+          <w:p w14:paraId="6CF2C8B4" w14:textId="05BE4774" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="00DD61F7" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Kristin Dill</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="390AA51E" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+          <w:p w14:paraId="390AA51E" w14:textId="5C4637B1" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="00DD61F7" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...10 lines deleted...]
-            </w:hyperlink>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>dill2@purdue.edu</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="40372610" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3FD5D5D2" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -6402,68 +6416,67 @@
             </w:pPr>
             <w:r w:rsidRPr="006A4CBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Victoria Wunderlich</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="76268E89" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+          <w:p w14:paraId="76268E89" w14:textId="410F0037" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="00DD61F7" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-              <w:r w:rsidRPr="006A4CBB">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r w:rsidRPr="00C3751E">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
-                  <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>vwunder@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="1D2A220A" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
@@ -6524,51 +6537,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="595E9940" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>son39@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="76D614EC" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -6635,51 +6648,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="23E72DD5" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>kreece@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="14F00498" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -6931,51 +6944,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5282D2CA" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>gunion@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="4414E173" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -7042,51 +7055,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3971213D" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>kszerby@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="323358DF" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -7153,51 +7166,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B074D76" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>jsgephart@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="4246865D" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -7264,51 +7277,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6D3C6DA0" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>roem@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="21A077D9" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -7373,51 +7386,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="44DE5CF2" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t xml:space="preserve">rrweaver@purdue.edu </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="2C485B13" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -7484,51 +7497,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="6BC2D3E8" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>taylo818@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="0CA074DE" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -7595,51 +7608,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5C7B98C4" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>taylo818@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="7DB7047F" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -7706,51 +7719,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="45E50329" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>Rochelle@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="2D8D122F" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -7809,51 +7822,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="171F79B7" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>krswanso@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="2FD1DD11" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -7912,51 +7925,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A3574E2" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>afidler@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="0C3373FD" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -8015,51 +8028,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7E368258" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>mhaugen@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="2C6C865D" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -8126,51 +8139,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5CFE8CCD" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>taylo818@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="46EA9B75" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -8235,51 +8248,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="391A7440" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>oford@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="719BC9D7" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -8336,51 +8349,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0B87BE4A" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>teel@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="09E0FE22" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -8394,113 +8407,102 @@
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5A6E50E1" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
-[...25 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="5A6E50E1" w14:textId="7698C1DA" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="00DD61F7" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Robin Sipes</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="5521B9C8" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+          <w:p w14:paraId="5521B9C8" w14:textId="357BA5C9" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="00DD61F7" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
-              <w:r w:rsidRPr="006A4CBB">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r w:rsidRPr="00C3751E">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
-                  <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
-                <w:t>jmerzdo@purdue.edu</w:t>
+                <w:t>rsipes@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="15E65D56" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="178214FA" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
@@ -8558,51 +8560,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5AD76FBC" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>aholdcra@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="204F45F0" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -8669,51 +8671,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DDADCA4" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>sanders@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="1D9BA01E" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -8780,51 +8782,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="53451DF8" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>bogans@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="0040C528" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -8891,51 +8893,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="199EE841" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>morales2@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="6353050D" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -9001,51 +9003,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1CFE5015" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>kristenhunt@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="74085E60" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -9112,51 +9114,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="405ABCC3" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>drudel@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="780B20D7" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -9438,218 +9440,278 @@
             </w:pPr>
             <w:r w:rsidRPr="006A4CBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Economics</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="021191C9" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
-[...16 lines deleted...]
-              <w:t>Karin Disher</w:t>
+          <w:p w14:paraId="021191C9" w14:textId="5C00DEE1" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="00DD61F7" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Zac Dismore</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="77126E1C" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+          <w:p w14:paraId="77126E1C" w14:textId="00323BCC" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="00DD61F7" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-              <w:r w:rsidRPr="006A4CBB">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r w:rsidRPr="00C3751E">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
-                  <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
-                <w:t xml:space="preserve">kdisher@purdue.edu </w:t>
+                <w:t>zdismore@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="71931DBC" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="266C8B09" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+          <w:p w14:paraId="05C127A8" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4CBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Management</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="266C8B09" w14:textId="23A2BA7A" w:rsidR="00DD61F7" w:rsidRPr="006A4CBB" w:rsidRDefault="00DD61F7" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Organizational Behavior</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="2D1E9A35" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
-[...16 lines deleted...]
-              <w:t>Karin Disher</w:t>
+          <w:p w14:paraId="7695F0CF" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRDefault="00DD61F7" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Zac Dismore</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D1E9A35" w14:textId="5C63813C" w:rsidR="00DD61F7" w:rsidRPr="006A4CBB" w:rsidRDefault="00DD61F7" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>Zac Dismore</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
-          <w:p w14:paraId="0A0EB71A" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
+          <w:p w14:paraId="6FA93F64" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRDefault="00DD61F7" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
-              <w:r w:rsidRPr="006A4CBB">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r w:rsidRPr="00C3751E">
                 <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-                  <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
-                  <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
-                <w:t xml:space="preserve">kdisher@purdue.edu </w:t>
+                <w:t>zdismore@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p w14:paraId="0A0EB71A" w14:textId="1FA2FE93" w:rsidR="00DD61F7" w:rsidRPr="006A4CBB" w:rsidRDefault="00DD61F7" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="0000FF"/>
+                <w:kern w:val="0"/>
+                <w:u w:val="single"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+              <w:t>zdismore@purdue.edu</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="6C802599" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33E8A577" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
@@ -9890,51 +9952,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="40D1F386" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>rice79@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="1F173A3F" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -10001,51 +10063,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0901A4AD" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>jmears@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="5FD5E19C" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -10112,51 +10174,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B77D93E" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>larichte@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="524E9EA7" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -10223,51 +10285,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="2E537224" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t xml:space="preserve">teddy@purdue.edu </w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="074F8201" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -10422,51 +10484,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4DA10338" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>mfhodge@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="31632847" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -10533,51 +10595,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="33A739DA" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>jbkelley@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="5968EC98" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -10636,51 +10698,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="063925B9" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>jjansta@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="6C8A1E12" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -10747,51 +10809,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7DF9A05D" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>butcherc@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="4F4B0AB6" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="310"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -10860,51 +10922,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3538636D" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>morehou0@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="0AAE799C" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -10971,51 +11033,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="42B090C4" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>fanderso@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="6B684FAA" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -11122,51 +11184,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="374EF70C" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>mnevius@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="48825224" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -11231,51 +11293,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="786EAA25" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>seversoa@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="5011DFD2" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -11353,51 +11415,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7C89DDE0" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>moormanv@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="7DA0818F" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -11649,51 +11711,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="66CB4BC7" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>howemj@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="764487BF" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -11760,51 +11822,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="5F951B48" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>cgcox@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="1A2A3CFD" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -12056,51 +12118,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0047F2D1" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>linnc@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="4C32BE73" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -12167,51 +12229,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7370DF48" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>arellan2@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="18E69074" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -12270,51 +12332,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="061CC60D" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>adams668@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="56A9C0E2" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -12566,51 +12628,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="06BA75DD" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>mschult@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="585BB074" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -12677,51 +12739,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="1B06363E" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>ringorp@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="3068566F" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -12788,51 +12850,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3A38CEF5" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>davidsba@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="0258EF3C" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -13003,51 +13065,50 @@
           <w:p w14:paraId="28DE8E77" w14:textId="6AF6EAF0" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4CBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>OTHER</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7D0C3183" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
@@ -13160,51 +13221,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="4B4D2E5E" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>bklink@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="12B5005A" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -13271,51 +13332,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="75BA9A0E" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>seversoa@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="777EC870" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -13382,51 +13443,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="7746F054" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>pmemmer1@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="311AF6B3" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -13485,51 +13546,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="48F9C582" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>jralpern@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="2BF89D5E" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -13596,51 +13657,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="17A18F06" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>afawcett@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="75F25723" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -13699,51 +13760,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="0DDD181A" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>humk@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="31A670C2" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -13785,85 +13846,96 @@
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="3F6F2F5E" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="006A4CBB">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
               <w:t>Catherine Burkhart</w:t>
             </w:r>
           </w:p>
+          <w:p w14:paraId="4C776E74" w14:textId="77777777" w:rsidR="00DD61F7" w:rsidRDefault="00DD61F7" w:rsidP="006A4CBB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="000000"/>
+                <w:kern w:val="0"/>
+                <w14:ligatures w14:val="none"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
           <w:p w14:paraId="13BCA72C" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="000000"/>
                 <w:kern w:val="0"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="476610FC" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>caburkha@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w14:paraId="6F5C4D20" w14:textId="77777777" w:rsidTr="006A4CBB">
         <w:trPr>
           <w:trHeight w:val="290"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3328" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -13930,240 +14002,243 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2700" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:noWrap/>
             <w:vAlign w:val="bottom"/>
             <w:hideMark/>
           </w:tcPr>
           <w:p w14:paraId="34E5CFA9" w14:textId="77777777" w:rsidR="006A4CBB" w:rsidRPr="006A4CBB" w:rsidRDefault="006A4CBB" w:rsidP="006A4CBB">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:color w:val="0000FF"/>
                 <w:kern w:val="0"/>
                 <w:u w:val="single"/>
                 <w14:ligatures w14:val="none"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r w:rsidRPr="006A4CBB">
                 <w:rPr>
                   <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:color w:val="0000FF"/>
                   <w:kern w:val="0"/>
                   <w:u w:val="single"/>
                   <w14:ligatures w14:val="none"/>
                 </w:rPr>
                 <w:t>kvreed@purdue.edu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1E4B0F74" w14:textId="77777777" w:rsidR="008F677C" w:rsidRPr="0019410C" w:rsidRDefault="008F677C" w:rsidP="0019410C"/>
     <w:sectPr w:rsidR="008F677C" w:rsidRPr="0019410C">
-      <w:headerReference w:type="default" r:id="rId111"/>
+      <w:headerReference w:type="default" r:id="rId108"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A35A2D4" w14:textId="77777777" w:rsidR="006121BA" w:rsidRDefault="006121BA" w:rsidP="006121BA">
+    <w:p w14:paraId="5BC6A96F" w14:textId="77777777" w:rsidR="009D5BD1" w:rsidRDefault="009D5BD1" w:rsidP="006121BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="080FD127" w14:textId="77777777" w:rsidR="006121BA" w:rsidRDefault="006121BA" w:rsidP="006121BA">
+    <w:p w14:paraId="29C7EDB4" w14:textId="77777777" w:rsidR="009D5BD1" w:rsidRDefault="009D5BD1" w:rsidP="006121BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0B5463CF" w14:textId="77777777" w:rsidR="006121BA" w:rsidRDefault="006121BA" w:rsidP="006121BA">
+    <w:p w14:paraId="3857C40E" w14:textId="77777777" w:rsidR="009D5BD1" w:rsidRDefault="009D5BD1" w:rsidP="006121BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="63FB512F" w14:textId="77777777" w:rsidR="006121BA" w:rsidRDefault="006121BA" w:rsidP="006121BA">
+    <w:p w14:paraId="6A8EF622" w14:textId="77777777" w:rsidR="009D5BD1" w:rsidRDefault="009D5BD1" w:rsidP="006121BA">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="27C01CC1" w14:textId="2957F042" w:rsidR="006121BA" w:rsidRPr="006121BA" w:rsidRDefault="006121BA">
+  <w:p w14:paraId="27C01CC1" w14:textId="5DF9A35D" w:rsidR="006121BA" w:rsidRPr="006121BA" w:rsidRDefault="006121BA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006121BA">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
-      <w:t xml:space="preserve">Department Coordinator List                                                             </w:t>
+      <w:t xml:space="preserve">Department Coordinator List                                                            </w:t>
     </w:r>
-    <w:r w:rsidR="0019410C">
+    <w:r w:rsidR="00DD12F8">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
-      <w:t>9/15</w:t>
-[...8 lines deleted...]
-      <w:t>/25</w:t>
+      <w:t>2/4/2026</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="686AD0AF" w14:textId="77777777" w:rsidR="006121BA" w:rsidRDefault="006121BA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="138"/>
+  <w:zoom w:percent="170"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006121BA"/>
+    <w:rsid w:val="000760EB"/>
+    <w:rsid w:val="0012089B"/>
     <w:rsid w:val="0019410C"/>
     <w:rsid w:val="001B7ED1"/>
     <w:rsid w:val="00244CE3"/>
     <w:rsid w:val="002722D0"/>
+    <w:rsid w:val="00376DD1"/>
     <w:rsid w:val="006121BA"/>
     <w:rsid w:val="006A4CBB"/>
+    <w:rsid w:val="00723381"/>
     <w:rsid w:val="00847220"/>
     <w:rsid w:val="008F677C"/>
+    <w:rsid w:val="008F7601"/>
+    <w:rsid w:val="009D5BD1"/>
+    <w:rsid w:val="00BD12B1"/>
     <w:rsid w:val="00CA5636"/>
+    <w:rsid w:val="00DD12F8"/>
+    <w:rsid w:val="00DD61F7"/>
+    <w:rsid w:val="00E439F1"/>
+    <w:rsid w:val="00F31E37"/>
+    <w:rsid w:val="00F93485"/>
     <w:rsid w:val="00FA00D9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
@@ -15199,51 +15274,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="738676555">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bpinkard@purdue.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wils1135@purdue.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bcaffery@purdue.edu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ijimenez@purdue.edu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rrweaver@purdue.edu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:afidler@purdue.edu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:larichte@purdue.edu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:butcherc@purdue.edu" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdmorrel@purdue.edu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:afawcett@purdue.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arshak@purdue.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martinrj@purdue.edu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cjmullen@purdue.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john3892@purdue.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kreece@purdue.edu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aholdcra@purdue.edu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drudel@purdue.edu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:davidsba@purdue.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:morehou0@purdue.edu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:howemj@purdue.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:salazarc@purdue.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chavez50@purdue.edu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:knecht1@purdue.edu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:seversoa@purdue.edu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhenders@purdue.edu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhaugen@purdue.edu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdisher@purdue.edu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:teddy@purdue.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucian@purdue.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dfoushi@purdue.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpullen@purdue.edu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hieatt@purdue.edu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gunion@purdue.edu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bklink@purdue.edu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humk@purdue.edu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pbrunese@purdue.edu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhenders@purdue.edu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanders@purdue.edu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fanderso@purdue.edu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cgcox@purdue.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lcrusse@purdue.edu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:malissa@purdue.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lortonm@purdue.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amorrow@purdue.edu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taylo913@purdue.edu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cassie@purdue.edu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:son39@purdue.edu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jralpern@purdue.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wfornes@purdue.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kwalker@purdue.edu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hendryxs@purdue.edu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cutlerh@purdue.edu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kszerby@purdue.edu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhenders@purdue.edu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmerzdo@purdue.edu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristenhunt@purdue.edu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kdisher@purdue.edu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mfhodge@purdue.edu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moormanv@purdue.edu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adams668@purdue.edu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ringorp@purdue.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ljobrien@purdue.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horngren@purdue.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ekarcher@purdue.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lcrain@purdue.edu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caburkha@purdue.edu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:llhitze@purdue.edu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clynch@purdue.edu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mebaer@purdue.edu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bogans@purdue.edu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linnc@purdue.edu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steve282@purdue.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:srh@purdue.edu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oford@purdue.edu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mnevius@purdue.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sbutram@purdue.edu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:davi2441@purdue.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peerb@purdue.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mithuna@purdue.edu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rochelle@purdue.edu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbkelley@purdue.edu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kvreed@purdue.edu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsgephart@purdue.edu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rice79@purdue.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vwilliam@purdue.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john1490@purdue.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daugher2@purdue.edu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctwilliam@purdue.edu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vwunder@purdue.edu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:morales2@purdue.edu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mschult@purdue.edu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pmemmer1@purdue.edu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shivelmm@purdue.edu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john3892@purdue.edu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:teel@purdue.edu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:seversoa@purdue.edu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arellan2@purdue.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bpicket@purdue.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nlrobins@purdue.edu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krswanso@purdue.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adelio@purdue.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cholderb@purdue.edu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roem@purdue.edu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmears@purdue.edu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jjansta@purdue.edu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:amorrow@purdue.edu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lortonm@purdue.edu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hendryxs@purdue.edu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chewm@purdue.edu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:Rochelle@purdue.edu" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:oford@purdue.edu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jbkelley@purdue.edu" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mnevius@purdue.edu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chavez50@purdue.edu" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kvreed@purdue.edu" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arshak@purdue.edu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:llhitze@purdue.edu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lcrain@purdue.edu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:vwunder@purdue.edu" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jsgephart@purdue.edu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:morales2@purdue.edu" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rice79@purdue.edu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pmemmer1@purdue.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:seversoa@purdue.edu" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:arellan2@purdue.edu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:davi2441@purdue.edu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sbutram@purdue.edu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mithuna@purdue.edu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:clynch@purdue.edu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:krswanso@purdue.edu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:teel@purdue.edu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jmears@purdue.edu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jjansta@purdue.edu" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lucian@purdue.edu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dfoushi@purdue.edu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ctwilliam@purdue.edu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:peerb@purdue.edu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:roem@purdue.edu" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jralpern@purdue.edu" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:son39@purdue.edu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rsipes@purdue.edu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kristenhunt@purdue.edu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:moormanv@purdue.edu" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:adams668@purdue.edu" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:lcrusse@purdue.edu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:malissa@purdue.edu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bpicket@purdue.edu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:daugher2@purdue.edu" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hieatt@purdue.edu" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john3892@purdue.edu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kszerby@purdue.edu" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:caburkha@purdue.edu" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:wfornes@purdue.edu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dpullen@purdue.edu" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:nlrobins@purdue.edu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:pbrunese@purdue.edu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:rrweaver@purdue.edu" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:afidler@purdue.edu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bogans@purdue.edu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zdismore@purdue.edu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:larichte@purdue.edu" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:butcherc@purdue.edu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:linnc@purdue.edu" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:davidsba@purdue.edu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:steve282@purdue.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ljobrien@purdue.edu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:horngren@purdue.edu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jamahoney@purdue.edu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cholderb@purdue.edu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:taylo913@purdue.edu" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cutlerh@purdue.edu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kreece@purdue.edu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:drudel@purdue.edu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mschult@purdue.edu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:afawcett@purdue.edu" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:srh@purdue.edu" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:aholdcra@purdue.edu" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:howemj@purdue.edu" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kwalker@purdue.edu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:carterrl@purdue.edu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bcaffery@purdue.edu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ijimenez@purdue.edu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mhaugen@purdue.edu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:morehou0@purdue.edu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhenders@purdue.edu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:teddy@purdue.edu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cinowski@purdue.edu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john1490@purdue.edu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:martinrj@purdue.edu" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cjmullen@purdue.edu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:gunion@purdue.edu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:zdismore@purdue.edu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:bklink@purdue.edu" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:humk@purdue.edu" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:shivelmm@purdue.edu" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:john3892@purdue.edu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sanders@purdue.edu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:cgcox@purdue.edu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ringorp@purdue.edu" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:chavez50@purdue.edu" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:seversoa@purdue.edu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhenders@purdue.edu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:salazarc@purdue.edu" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:knecht1@purdue.edu" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jhenders@purdue.edu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:mfhodge@purdue.edu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:fanderso@purdue.edu" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -15502,90 +15577,91 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1325</Words>
-  <Characters>7556</Characters>
+  <Words>924</Words>
+  <Characters>7909</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>62</Lines>
-  <Paragraphs>17</Paragraphs>
+  <Lines>878</Lines>
+  <Paragraphs>679</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Purdue University</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>8864</CharactersWithSpaces>
+  <CharactersWithSpaces>8154</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Brown, Robin</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
+  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="MSIP_Label_4044bd30-2ed7-4c9d-9d12-46200872a97b_Enabled">
     <vt:lpwstr>true</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MSIP_Label_4044bd30-2ed7-4c9d-9d12-46200872a97b_SetDate">
     <vt:lpwstr>2025-01-27T13:24:12Z</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MSIP_Label_4044bd30-2ed7-4c9d-9d12-46200872a97b_Method">
     <vt:lpwstr>Standard</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="MSIP_Label_4044bd30-2ed7-4c9d-9d12-46200872a97b_Name">
     <vt:lpwstr>defa4170-0d19-0005-0004-bc88714345d2</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MSIP_Label_4044bd30-2ed7-4c9d-9d12-46200872a97b_SiteId">
     <vt:lpwstr>4130bd39-7c53-419c-b1e5-8758d6d63f21</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="MSIP_Label_4044bd30-2ed7-4c9d-9d12-46200872a97b_ActionId">
     <vt:lpwstr>d309b44e-9df1-4f00-8928-2e70a5509279</vt:lpwstr>
   </property>